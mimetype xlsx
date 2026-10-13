--- v0 (2026-06-08)
+++ v1 (2026-10-13)
@@ -331,51 +331,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Data de começo</t>
   </si>
   <si>
     <t>Sexta-feira, 15 dezembro, 2023</t>
   </si>
   <si>
     <t>Data de fim</t>
   </si>
   <si>
     <t>Terça-feira, 30 abril, 2024</t>
   </si>
   <si>
     <t>País</t>
   </si>
   <si>
     <t>Brasil</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
-    <t>Feriados nacionais</t>
+    <t>Distrito Federal</t>
   </si>
   <si>
     <t>Fim de semana</t>
   </si>
   <si>
     <t>Sábado, domingo</t>
   </si>
   <si>
     <t>Primeiro dia da semana</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>Horários 
 (manhã)</t>
   </si>
   <si>
     <t>Horários 
 (tarde)</t>
   </si>
   <si>
     <t>Horas de trabalho</t>
   </si>
   <si>
@@ -1350,51 +1350,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Segunda-feira</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Terça-feira</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Dias-uteis.com</t>
+    <t>Sample file generated in 0.18 seconds by Dias-uteis.com</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Dias</t>
   </si>
   <si>
     <t>Dias úteis</t>
   </si>
   <si>
     <t>Fim de semana</t>
   </si>
   <si>
     <t>Feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabalho</t>
   </si>
   <si>
     <t>15/12/2023 → 16/12/2023</t>
   </si>