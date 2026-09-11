--- v4 (2026-07-27)
+++ v5 (2026-09-11)
@@ -1350,51 +1350,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Segunda-feira</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Terça-feira</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Dias-uteis.com</t>
+    <t>Sample file generated in 0.18 seconds by Dias-uteis.com</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Dias</t>
   </si>
   <si>
     <t>Dias úteis</t>
   </si>
   <si>
     <t>Fim de semana</t>
   </si>
   <si>
     <t>Feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabalho</t>
   </si>
   <si>
     <t>15/12/2023 → 16/12/2023</t>
   </si>